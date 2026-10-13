--- v0 (2026-08-29)
+++ v1 (2026-10-13)
@@ -1,6196 +1,12246 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="57BC6356" w14:textId="77777777" w:rsidR="00837124" w:rsidRDefault="00837124" w:rsidP="00837124">
+    <w:p w14:paraId="0E5541EC" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
       <w:pPr>
-        <w:bidi/>
-[...8 lines deleted...]
-          <w:szCs w:val="32"/>
+        <w:pStyle w:val="a0"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
-[...49 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:rFonts w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...1851 lines deleted...]
-        <w:t xml:space="preserve">- منابع داخل متن: </w:t>
+        <w:t>عنوان مقاله حداکثر در دو خط اینجا نوشته شود</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1671"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3931"/>
+        <w:gridCol w:w="1689"/>
+        <w:gridCol w:w="5103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00837124" w14:paraId="494A7CF8" w14:textId="77777777" w:rsidTr="00757518">
+      <w:tr w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w14:paraId="17213800" w14:textId="77777777" w:rsidTr="004E34E5">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
+            <w:tcW w:w="1689" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="threeDEmboss" w:sz="18" w:space="0" w:color="F8CCCC"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01FB8088" w14:textId="77777777" w:rsidR="00837124" w:rsidRDefault="00837124" w:rsidP="00757518">
+          <w:p w14:paraId="77CEC67C" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w:rsidRDefault="004E34E5" w:rsidP="00C028AA">
             <w:pPr>
-              <w:pStyle w:val="9"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="a2"/>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>نویسندۀ اول</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="threeDEmboss" w:sz="18" w:space="0" w:color="F8CCCC"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A17563" w14:textId="72F812FA" w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+            <w:pPr>
+              <w:pStyle w:val="a1"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>دانشجوی</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>رشته</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>...،</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>دانشگاه</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>...،</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>تهران،</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>ایران</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D236B8">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (قلم بی کامپست، سایز 10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w14:paraId="565C332A" w14:textId="77777777" w:rsidTr="004E34E5">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1689" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="706E1417" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w:rsidRDefault="004E34E5" w:rsidP="00C028AA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="B Compset"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A05AA1F" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w:rsidRDefault="004E34E5" w:rsidP="00C028AA">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w14:paraId="13D28B65" w14:textId="77777777" w:rsidTr="004E34E5">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="threeDEmboss" w:sz="18" w:space="0" w:color="F8CCCC"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A23AC2C" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w:rsidRDefault="004E34E5" w:rsidP="00C028AA">
+            <w:pPr>
+              <w:pStyle w:val="a2"/>
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>نویسندۀ دوم</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00506C59">
+              <w:rPr>
+                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+                <w:sz w:val="22"/>
+                <w:vertAlign w:val="superscript"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:footnoteReference w:customMarkFollows="1" w:id="1"/>
+              <w:sym w:font="Wingdings" w:char="F0AF"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="threeDEmboss" w:sz="18" w:space="0" w:color="F8CCCC"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3590ECA0" w14:textId="2336BA6E" w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w:rsidRDefault="004E34E5" w:rsidP="00C028AA">
+            <w:pPr>
+              <w:pStyle w:val="a1"/>
+              <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
-                <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>مقاله منبع</w:t>
+              <w:t>استاد</w:t>
             </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ...، دانشگاه </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>...</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F67C1A">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>، تهران، ایران</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w14:paraId="2D28E70F" w14:textId="77777777" w:rsidTr="004E34E5">
+        <w:trPr>
+          <w:trHeight w:val="57"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1689" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3A704B" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w:rsidRDefault="004E34E5" w:rsidP="00C028AA">
+            <w:pPr>
+              <w:keepNext/>
+              <w:keepLines/>
+              <w:jc w:val="left"/>
+              <w:outlineLvl w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="B Compset"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
+            <w:tcW w:w="5103" w:type="dxa"/>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="287E860C" w14:textId="77777777" w:rsidR="00837124" w:rsidRDefault="00837124" w:rsidP="00757518">
+          <w:p w14:paraId="4FF2B57A" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F67C1A" w:rsidRDefault="004E34E5" w:rsidP="00C028AA">
             <w:pPr>
-              <w:pStyle w:val="9"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+                <w:sz w:val="4"/>
+                <w:szCs w:val="4"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...38 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837124" w14:paraId="2B66DA17" w14:textId="77777777" w:rsidTr="00757518">
+    </w:tbl>
+    <w:p w14:paraId="1C67015C" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00057988" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36ABF52C" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00057988" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057988">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="28"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>چکیده</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE96F26" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>چکیده</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باید</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یک</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پاراگراف</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تنظیم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شود</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بدون</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آنکه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عناوین</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مجزایی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>داشته</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باشد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لازم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>است</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71207">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>زمینه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مسئله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یک</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دو</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جمله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">)، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هدف</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یک</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جمله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>روش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دو</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جمله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شامل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>طرح</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جامعه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آماری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تعداد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نمونه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>روش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نمونه‌گیری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مداخله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ابزار</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کامل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ابزار</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سازنده</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سال</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ساخت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">}، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>روش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تحلیل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>داده‌ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> {</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نرم‌افزار</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قید</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نشود</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">})، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نتایج</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دو</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جمله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شامل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یافته‌های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اصلی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بدون</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ذکر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اعداد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ارقام</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نتیجه‌گیری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دو</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جمله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نوشته</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شود</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>متن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>چکیده</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>روایتی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>است</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ذکر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عنوان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بخش‌بندی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مجاز</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نیست</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED33DD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تعداد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED33DD">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED33DD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کلمات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED33DD">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED33DD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>چکیده</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED33DD">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED33DD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بین</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED33DD">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 150-250 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED33DD">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باشد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00ED33DD">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>افعال</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>چکیده</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>زمان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گذشته</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A8286D">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باشند.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00562812">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF673E">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">(قلم بی زر، سایز 11) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5A00A8" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD836FA" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057988">
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>کلیدواژه‌ها:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Lotus" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54483">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تعداد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54483">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کلیدواژه‌ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54483">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54483">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بین</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54483">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54483">
+        <w:rPr>
+          <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54483">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54483">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باشد و با ویرگول از یکدیگر جدا شود</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54483">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قلم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لوتوس،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سایز</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C1D7BC" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7E02A5" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>مقدمه</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13382206" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>متن اصلی مقاله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">متن اصلی مقاله شامل: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مقدمه،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پیشنیه پژوهش،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> روش، یافته</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها، بحث و نتیجه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گیری و منابع است.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">دقت داشته باشید که متن اصلی مقاله نباید </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422F47">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:u w:val="single"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بیش‏تر از 7000 واژه داشته باشد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00422F47">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(تعداد واژه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های چکیده جداگانه در نظر گرفته می</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00421640">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شود).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7E0EDA" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00421640" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">موارد مطروحه در ذیل تیترها با قلم </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3FAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3FAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">زر سایز 13 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نگارش شود.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0CB6C2" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E5D0D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مقدمه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3FAE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">(قلم بی لوتوس، سایز 14 پررنگ) </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> HYPERLINK \l "_</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:instrText>پیوست_2._توضیحات_1</w:instrText>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00F66DBD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:hint="cs"/>
+          <w:highlight w:val="yellow"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(پیوست 2 ملاحظه شود)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CC0A2B" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باید</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خلاصه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>روشن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هدفمند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>منظم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نوشته</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شود</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نویسندگان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نوع</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>توالی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ترتیب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>منطقی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اطلاعات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ارایه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شده</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مقدمه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>توجه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کنند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>این</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اصول</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مطالعات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کمی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کیفی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ترکیبی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تفاوتی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ندارند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ترتیب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شامل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>توضیح</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>درباره</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عرصه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صورت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>عام</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">؛ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>توضیحات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اختصاصی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>درباره</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جنبه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بعدی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>از</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مسأله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>که</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مورد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>توجه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خاص</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>این</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مطالعه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>است</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مبانی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نظری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">)؛ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هدف</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سؤال</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کلی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>انتهای</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مقدمه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بیان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>می</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شود</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(قلم بی زر، سایر 13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36AED75B" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">نکته: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00245DB3">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>معادل کلمات در پاورقی با حروف کوچک تایپ شود و اسامی خاص به صورت نمونه حاضر باشد.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C889FB0" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>متن مثال: در «تحلیل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>گفتمان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>انتقادی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6FF7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>که به «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6FF7">
+        <w:rPr>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>CDA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6FF7">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:strike/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>» شهرت یافته است،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> قدرت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ابزاری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>اختیار</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">افراد، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>گروه‌ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>، احزاب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>یا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>دولت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>است</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نوک</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>تیز</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نقد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>این</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>رویکرد، متوجه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>کانون‌ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>قدرتی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>است</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>که</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>عاملان روابط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نابرابر هستند (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00392FC2">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Wodak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>, 2011</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (هنگام نگارش علامت پرانتز، صفحه کیبورد فارسی باشد)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="506316C7" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00E36209" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="a"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>نکته: درون متن از واژگان لاتین استفاده نشود مگر در استنادات لاتین همگی به صورت پاورقی نوشته شوند.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046DA33E" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پیشینه پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3FAE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(قلم بی لوتوس، سایز 14 پررنگ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1C37EB" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00847209" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مروری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یافته</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مطالعات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دیگر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>که</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مرتبط</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>با</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مسأله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>موضوع</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باشد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پیشینه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تجربی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تبیین</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خلأ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شکاف</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>موجود</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>درباره</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مسأله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مورد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>راستای</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ضرورت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>انجام</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مطالعه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حاضر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(قلم بی زر، سایر 13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E9A2DA1" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>روش</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3FAE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(قلم بی لوتوس، سایز 14 پررنگ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD54BAF" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00546254" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در روش به</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اطلاعاتی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>روشن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>درباره</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>چگونگی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فرایند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جامعه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نمونه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>روش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نمونه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گیری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ملاک</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ورود</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خروج</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شرکت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کنندگان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صورت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لزوم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">)، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>برآورد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اندازه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نمونه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مراحل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مداخله</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صورت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>لزوم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">)، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نحوه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مدیریت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>داده</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>روش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تحلیل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>داده</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نرم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>افزارهای</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کامپیوتری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ابزارهای</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گردآوری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>داده</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00546254">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> اشاره گردد.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(قلم بی زر، سایر 13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C55C62" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="004E3FAE" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="216" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">یافته‌ها </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E3FAE">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="5B9BD5" w:themeColor="accent5"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(قلم بی لوتوس، سایز 14 پررنگ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E75CCFB" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00A433E9" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:jc w:val="lowKashida"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یافته</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>دستاوردهای</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مطالعه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>هستند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>که</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مطالعات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کمی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شامل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>توزیع</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ویژگی</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جمعیت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شناختی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>افراد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گروه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نمونه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یافته</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>توصیفی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تحلیلی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>متغیرهای</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مورد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مطالعه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>را</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شامل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>می</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شوند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یافته</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کیفی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نیز</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قالب</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>طبقات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مفاهیم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مضامین</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اصلی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>با</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>زیر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مجموعه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آنها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>همراه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نقل</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قول</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مستقیم</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شرکت</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کنندگان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>داده</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اولیه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>توضیح</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>داده</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>می</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شوند</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00847209">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(قلم بی زر، سایر 13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7845878F" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جدول 1. عنوان جدول</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="HeaderLine"/>
+        <w:bidiVisual/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2907"/>
+        <w:gridCol w:w="2907"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E34E5" w14:paraId="26F8A9B8" w14:textId="77777777" w:rsidTr="00C028AA">
         <w:trPr>
-          <w:jc w:val="center"/>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49A9242A" w14:textId="77777777" w:rsidR="00837124" w:rsidRDefault="00837124" w:rsidP="00757518">
+          <w:p w14:paraId="1E6E5E24" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00DA7FFE" w:rsidRDefault="004E34E5" w:rsidP="00C028AA">
             <w:pPr>
-              <w:pStyle w:val="9"/>
-[...79 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="a6"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DA7FFE">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>Chandra, 2014</w:t>
+              <w:t>الف</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...22 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00171EFD">
               <w:rPr>
-                <w:sz w:val="24"/>
+                <w:rFonts w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>دو نویسنده</w:t>
+              <w:t>(سایز 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="042633E6" w14:textId="77777777" w:rsidR="00837124" w:rsidRDefault="00837124" w:rsidP="00757518">
+          <w:p w14:paraId="0B1E5D94" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00DA7FFE" w:rsidRDefault="004E34E5" w:rsidP="00C028AA">
             <w:pPr>
-              <w:pStyle w:val="9"/>
-[...31 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="a6"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00DA7FFE">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(</w:t>
-[...7 lines deleted...]
-              <w:t>Chandra and Kumar, 2014</w:t>
+              <w:t>ب</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00171EFD">
+              <w:rPr>
+                <w:rFonts w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+              </w:rPr>
+              <w:t>(سایز 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00837124" w14:paraId="7A7BFE85" w14:textId="77777777" w:rsidTr="00757518">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="004E34E5" w14:paraId="000CCD65" w14:textId="77777777" w:rsidTr="00C028AA">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1671" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C47120D" w14:textId="77777777" w:rsidR="00837124" w:rsidRDefault="00837124" w:rsidP="00757518">
+          <w:p w14:paraId="2C93BF1A" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="00C028AA">
             <w:pPr>
-              <w:pStyle w:val="9"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="a6"/>
               <w:rPr>
-                <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
-                <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>بیشتر از دو نویسنده</w:t>
+              <w:t>الف</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3009" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2907" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8C6CE5" w14:textId="77777777" w:rsidR="00837124" w:rsidRDefault="00837124" w:rsidP="00757518">
+          <w:p w14:paraId="3B171852" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="00C028AA">
             <w:pPr>
-              <w:pStyle w:val="9"/>
-              <w:jc w:val="center"/>
+              <w:pStyle w:val="a6"/>
               <w:rPr>
-                <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
-                <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t xml:space="preserve">(حسینی و همکاران، 1393) </w:t>
-[...2959 lines deleted...]
-              <w:t>نازک</w:t>
+              <w:t>ب</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="387B5157" w14:textId="77777777" w:rsidR="00837124" w:rsidRDefault="00837124" w:rsidP="00837124"/>
-    <w:p w14:paraId="6DEC51A4" w14:textId="77777777" w:rsidR="00837124" w:rsidRDefault="00837124" w:rsidP="00837124">
+    <w:p w14:paraId="063059BC" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
       <w:pPr>
-        <w:bidi/>
-[...2 lines deleted...]
-          <w:lang w:bidi="fa-IR"/>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">بحث و نتیجه‌گیری </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5F6A">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(قلم بی لوتوس، سایز 14 پررنگ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07EF4410" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>حاوی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>جمع</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بندی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نتیجه</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گیری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>از</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یافته</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>راستای</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>چگونگی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پاسخ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>به</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>اهداف</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سؤال</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پژوهش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>باشد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>این</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نتیجه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گیری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>موارد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کاربرد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یافته</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>محدودیت‌های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مطالعه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>میزان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تعمیم‌پذیری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>آن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>یافته</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>‏</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نیز</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مورد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>توجه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>قرار</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>گیرد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A433E9">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0112D4E1" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00847209" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5F6A">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(قلم بی زر، سایر 13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7D6C76" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00992D86" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00837124" w:rsidSect="00D9720E">
-[...3 lines deleted...]
-      <w:pgMar w:top="2966" w:right="749" w:bottom="1440" w:left="720" w:header="720" w:footer="1362" w:gutter="0"/>
+    <w:p w14:paraId="48B6BF68" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">منابع </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F2A07">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(قلم بی لوتوس، سایز 14 پررنگ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25D9D219" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">(منابع فارسی در قلم بی </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>زر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">، سایز 12 و </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>hanging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>cm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> همانند نمونه های زیر در فرمت </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Vancouver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="305DD057" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="002A761D" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">منابع مورد استفاده بصورت منابع باید دارای </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> باشند، درصورت عدم وجود </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در مقاله رفرنس باید لینک مقاله در قسمت رفرنس ها مشخص شود( بصورت هایپرلینک))*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0E697B" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:bidi/>
+        <w:ind w:left="277" w:hanging="263"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>زمانی سیدقاسم، شکیب منش هدی. جایگاه اصل انتظارات مشروع در سازمان جهانی تجارت. پژوهش حقوق عمومی. 1398;21(64):9-32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F15F4A" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:bidi/>
+        <w:ind w:left="277" w:hanging="263"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>درون متن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>: (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07E157ED" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:bidi/>
+        <w:ind w:left="277" w:hanging="263"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>الله کرمی آزاد، امیری ججت، طوفانی نژاد احسان. چندرسانه‌ای تعاملی، سواد قرآنی و انگیزش تحصیلی. فناوری آموزش و یادگیری. 1396;3(12):27-46</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF6E1DB" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:bidi/>
+        <w:ind w:left="277" w:hanging="263"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>درون متن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>: (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4388B2" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:bidi/>
+        <w:ind w:left="277" w:hanging="263"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>سیاسی علیرضا. گزارش یک زندگی. تهران: اختران; 1387</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DFCB23" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:bidi/>
+        <w:ind w:left="277" w:hanging="263"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>درون متن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5580D993" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:bidi/>
+        <w:ind w:left="277" w:hanging="263"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>صالحی محمد. عوامل مؤثر بر خودکارآمدی و انگیزش پژوهشی دانشجویان بر اساس نظریه شناختی ـ اجتماعی بندورا. پایان‌نامه کارشناسی ارشد. دانشگاه فردوسی مشهد; 1390</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B27D0C4" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:bidi/>
+        <w:ind w:left="277" w:hanging="263"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>درون متن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5180CC6A" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:bidi/>
+        <w:ind w:left="277" w:hanging="263"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>فراستخواه حسین. حقوق و محیط زیست. مجموعه مقالات همایش ملی استقلال دانشگاه‌ها: چالش‌ها و راهبردها. تهران: دانشگاه علامه طباطبائی; 1396</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552ED6D9" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:bidi/>
+        <w:ind w:left="277" w:hanging="263"/>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:cs="B Zar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>درون متن</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="B Zar" w:hint="cs"/>
+          <w:spacing w:val="-4"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F52298" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00302CD7" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00302CD7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573CD9F0" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Jackson LM. The psychology of prejudice: From attitudes to social action. 2nd ed. American Psychological Association; 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5481B949" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>درون متن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>: (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FADF672" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Harris L. Instructional leadership perceptions and practices of elementary school leaders [dissertation]. University of Virginia; 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD42D7C" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>درون متن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>: (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E1BF1F" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Sanchiz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M, Chevalier A, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Amadieu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F. How do older and young adults start searching for information? Impact of age, domain knowledge and problem complexity on the different steps of information searching. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Comput</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Behav</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>. 2017</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>;72:67</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>–78. doi:10.1016/j.chb.2017.02.038.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546DD044" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>درون متن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>: (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DBAFE6" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>Cacioppo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S. Evolutionary theory of social connections: Past, present, and future [abstract]. Ninety-ninth annual convention of the Western Psychological Association; 2019 Apr 25–28; Pasadena, CA, United States. Available from: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00091C45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>https://westernpsych.org/wp-content/uploads/2019/04/WPA-Program-2019-Final-2.pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF7D34F" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00F80511" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="ae"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="180" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>درون متن</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>: (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="577265D9" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">(منابع لاتین در قلم تایمز، سایز </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>hanging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>cm</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> همانند نمونه ها </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">در فرمت </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F80511">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Vancouver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A761D">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:spacing w:val="-4"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAC6EF6" w14:textId="13A817C2" w:rsidR="003566AA" w:rsidRPr="000052F2" w:rsidRDefault="004E34E5" w:rsidP="000052F2">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:rPr>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003566AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="5B9BD5"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:footnoteReference w:customMarkFollows="1" w:id="4"/>
+        <w:sym w:font="Symbol" w:char="F020"/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:sectPr w:rsidR="003566AA" w:rsidRPr="000052F2" w:rsidSect="00011095">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footnotePr>
+        <w:numRestart w:val="eachPage"/>
+      </w:footnotePr>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1701" w:right="1588" w:bottom="1418" w:left="1588" w:header="1134" w:footer="567" w:gutter="0"/>
+      <w:pgNumType w:start="6"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:bidi/>
+      <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09433BFA" w14:textId="77777777" w:rsidR="00F44888" w:rsidRDefault="00F44888" w:rsidP="003E71B2">
+    <w:p w14:paraId="3AAD8B3D" w14:textId="77777777" w:rsidR="006B78E6" w:rsidRDefault="006B78E6" w:rsidP="000A4871">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="598185D4" w14:textId="77777777" w:rsidR="00F44888" w:rsidRDefault="00F44888" w:rsidP="003E71B2">
+    <w:p w14:paraId="1D73F11B" w14:textId="77777777" w:rsidR="006B78E6" w:rsidRDefault="006B78E6" w:rsidP="000A4871">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="B Nazanin">
-[...19 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arya 1 BOLD">
-[...6 lines deleted...]
-  <w:font w:name="B Mitra">
+  <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
-    <w:charset w:val="B2"/>
-[...5 lines deleted...]
-    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Compset">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Lotus">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman Bold">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02020803070505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Mitra">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Nazanin">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Traditional Arabic">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Sakkal Majalla">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A0002027" w:usb1="80000000" w:usb2="00000108" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5E9261F5" w14:textId="77777777" w:rsidR="00F44888" w:rsidRDefault="00F44888" w:rsidP="003E71B2">
+    <w:p w14:paraId="626ECB71" w14:textId="77777777" w:rsidR="006B78E6" w:rsidRPr="00270A8D" w:rsidRDefault="006B78E6" w:rsidP="00270A8D">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Footer"/>
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:separator/>
+      <w:r w:rsidRPr="00270A8D">
+        <w:rPr>
+          <w:sz w:val="4"/>
+          <w:szCs w:val="4"/>
+        </w:rPr>
+        <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09B7C208" w14:textId="77777777" w:rsidR="00F44888" w:rsidRDefault="00F44888" w:rsidP="003E71B2">
+    <w:p w14:paraId="6B000253" w14:textId="77777777" w:rsidR="006B78E6" w:rsidRDefault="006B78E6" w:rsidP="000A4871">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="31C0EB16" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00B56070" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6E2E5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E3AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Sakkal Majalla"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F02A"/>
+      </w:r>
+      <w:r w:rsidRPr="002E3AEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Sakkal Majalla" w:hint="cs"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">نویسندۀ مسئول: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F67C1A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Email Address</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00116181">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:hint="cs"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">(ترجیحا سازمانی) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007763EF">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(قلم بی زر، سایز 10)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="51076BCE" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="00230854" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00230854">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6FF7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00230854">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ritical discourse analysis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (CDA) (Times New Roman, 10)</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="24BF9C3F" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="008D5748" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D5748">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="008D5748">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D5748">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+        </w:rPr>
+        <w:t>ethod</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="65D9F1A1" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6E2E5"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006F2A07">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:sym w:font="Symbol" w:char="F020"/>
+      </w:r>
+      <w:r w:rsidRPr="006F2A07">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">استناد به این مقاله: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01A17">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نام خانوادگی ، نام</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، و نام خانوادگی، نام</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01A17">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>1404</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01A17">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">). عنوان مقاله. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01A17">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve">فصلنامه </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>پ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شرفت‌ها</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> مهندس</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> در حوزه‌</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> پزشک</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> و مواد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01A17">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>، 1(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C01A17">
+        <w:rPr>
+          <w:rFonts w:hint="cs"/>
+          <w:sz w:val="18"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>)، 6-19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75179809" w14:textId="77777777" w:rsidR="004E34E5" w:rsidRPr="003566AA" w:rsidRDefault="004E34E5" w:rsidP="004E34E5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6E2E5"/>
+        <w:bidi w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003566AA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2530765A" wp14:editId="4F390F85">
+            <wp:extent cx="684000" cy="240954"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="6985"/>
+            <wp:docPr id="1121358100" name="Picture 1121358100" descr="C:\Users\Raz\Desktop\88x31.png"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="10" name="Picture 6" descr="C:\Users\Raz\Desktop\88x31.png"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId1">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="684000" cy="240954"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="003566AA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C76B5">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1A78">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recent Advancements in Material Science and Biomedical Engineering </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003566AA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>is licensed under a Creative Commons Attribution-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003566AA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>NonCommercial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003566AA">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 International License.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="213D30F6" w14:textId="31A65EC7" w:rsidR="003E71B2" w:rsidRDefault="00CE2864" w:rsidP="00CE2864">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="4A466585" w14:textId="2CA9E81C" w:rsidR="00C97F1B" w:rsidRPr="00161C0B" w:rsidRDefault="00C97F1B" w:rsidP="005E5570">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
-[...4 lines deleted...]
-      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251692032" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="09B17F74" wp14:editId="79733A56">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>5261306</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>19050</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="0" cy="215900"/>
+              <wp:effectExtent l="114300" t="38100" r="57150" b="107950"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1946110078" name="Straight Connector 1946110078"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="0" cy="215900"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+                        <a:solidFill>
+                          <a:srgbClr val="D9503D"/>
+                        </a:solidFill>
+                        <a:prstDash val="solid"/>
+                        <a:miter lim="800000"/>
+                      </a:ln>
+                      <a:effectLst>
+                        <a:outerShdw blurRad="50800" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
+                          <a:srgbClr val="D9503D">
+                            <a:alpha val="40000"/>
+                          </a:srgbClr>
+                        </a:outerShdw>
+                      </a:effectLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <w:pict>
+            <v:line w14:anchorId="2A57DDE2" id="Straight Connector 1946110078" o:spid="_x0000_s1026" style="position:absolute;z-index:251692032;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="414.3pt,1.5pt" to="414.3pt,18.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBChdV8AEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdunAEyzlESC9F&#10;GzQpel7zIRHgCyRt2X/fJaU6botegvhAL5fL4czuaHt3MpocRYjK2ZYuFzUlwjLHle1b+uP54cOG&#10;kpjActDOipaeRaR3u/fvtqNvxMoNTnMRCILY2Iy+pUNKvqmqyAZhIC6cFxYPpQsGEm5DX/EAI6Ib&#10;Xa3q+lM1usB9cEzEiNluOqS7gi+lYOmblFEkoluK3FJZQ1n3ea12W2j6AH5QbKYBr2BhQFl89ALV&#10;QQJyCOofKKNYcNHJtGDOVE5KxUTRgGqW9V9qngbwomjB5kR/aVN8O1j29XhvHwO2YfSxif4xZBUn&#10;GUz+R37kVJp1vjRLnBJhU5JhdrVc39alj9XLPR9i+iycITloqVY2y4AGjl9iwrew9HdJTlv3oLQu&#10;o9CWjC292SwRkzBAR0gNCUPjeUuj7SkB3aPVWAoFMjqteL6egWLo9/c6kCPguLvbdX3T5Qnjc3+U&#10;5bc7iMNUV44mIxiV0I1amZZu6vybb2ub0UXxEyrIG3fA0qeBj2SvD+E7ILt1jZco4SprniVwhWbL&#10;ajLYTB2Zk+DST5WGMuHc2v+xz3nQfoCJ68eCM0uaxBZ5FzZld0W0ehlrjvaOn8u0Sx49Vepn/2fT&#10;Xu8xvv5Kd78AAAD//wMAUEsDBBQABgAIAAAAIQB5+7k03AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NSsNAFIX3Bd9huIKbYietNIaYSQmFCsWNxrqfZq5J2sydkJk28e294kKXH+dwfrLNZDtx&#10;xcG3jhQsFxEIpMqZlmoFh/fdfQLCB01Gd45QwRd62OQ3s0ynxo30htcy1IJDyKdaQRNCn0rpqwat&#10;9gvXI7H26QarA+NQSzPokcNtJ1dRFEurW+KGRve4bbA6lxerIK5fy3G5xudifxoP85dinXxMe6Xu&#10;bqfiCUTAKfyZ4Wc+T4ecNx3dhYwXnYJklcRsVfDAl1j/5SPzYwQyz+T/A/k3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAMEKF1XwAQAA7QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAHn7uTTcAAAACAEAAA8AAAAAAAAAAAAAAAAASgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;" strokecolor="#d9503d" strokeweight="3pt">
+              <v:stroke joinstyle="miter"/>
+              <v:shadow on="t" color="#d9503d" opacity="26214f" origin=".5,-.5" offset="-.74836mm,.74836mm"/>
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="000052F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
     <w:r>
-      <w:tab/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">        </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>نشریه مطالعات برق آپادانا</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00161C0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>،</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> دوره 1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00161C0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>،</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00161C0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>شمار</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>ه 1، زمستان 1402</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="087BBA55" w14:textId="0FA4E090" w:rsidR="00C97F1B" w:rsidRPr="00161C0B" w:rsidRDefault="00C97F1B" w:rsidP="005E5570">
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B504D3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Calibri" w:hAnsi="Times New Roman Bold" w:cs="B Compset" w:hint="cs"/>
+        <w:noProof/>
+        <w:color w:val="2E74B5"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="22"/>
+        <w:highlight w:val="yellow"/>
+        <w:rtl/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0DA80A9A" wp14:editId="02AB6082">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="margin">
+                <wp:posOffset>307340</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>10531</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="0" cy="216000"/>
+              <wp:effectExtent l="114300" t="38100" r="57150" b="107950"/>
+              <wp:wrapNone/>
+              <wp:docPr id="250248705" name="Straight Connector 250248705"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvCnPr/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="0" cy="216000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="line">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+                        <a:solidFill>
+                          <a:srgbClr val="D9503D"/>
+                        </a:solidFill>
+                        <a:prstDash val="solid"/>
+                        <a:miter lim="800000"/>
+                      </a:ln>
+                      <a:effectLst>
+                        <a:outerShdw blurRad="50800" dist="38100" dir="8100000" algn="tr" rotWithShape="0">
+                          <a:srgbClr val="D9503D">
+                            <a:alpha val="40000"/>
+                          </a:srgbClr>
+                        </a:outerShdw>
+                      </a:effectLst>
+                    </wps:spPr>
+                    <wps:bodyPr/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <w:pict>
+            <v:line w14:anchorId="3195AF9F" id="Straight Connector 250248705" o:spid="_x0000_s1026" style="position:absolute;z-index:251694080;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="24.2pt,.85pt" to="24.2pt,17.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPQm8j7gEAAO0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIuuypR0z1stFwQ&#10;rNhFnKf+SCz5S7bbtP+esROyBcQFcXE84/HzezMvu/uz0eQkQlTOtnS9qikRljmubN/Sby+P77aU&#10;xASWg3ZWtPQiIr3fv32zG30jNm5wmotAEMTGZvQtHVLyTVVFNggDceW8sHgoXTCQMAx9xQOMiG50&#10;tanru2p0gfvgmIgRs910SPcFX0rB0hcpo0hEtxS5pbKGsh7yWu130PQB/KDYTAP+gYUBZfHRBaqD&#10;BOQY1B9QRrHgopNpxZypnJSKiaIB1azr39Q8D+BF0YLNiX5pU/x/sOzz6cE+BWzD6GMT/VPIKs4y&#10;mPxFfuRcmnVZmiXOibApyTC7Wd/Vdelj9XrPh5g+CmdI3rRUK5tlQAOnTzHhW1j6sySnrXtUWpdR&#10;aEvGlt5s14hJGKAjpIaEW+N5S6PtKQHdo9VYCgUyOq14vp6BYugPDzqQE+C4uw+39U2XJ4zP/VKW&#10;3+4gDlNdOZqMYFRCN2plWrpFVYsubTO6KH5CBTlwRyx9HvhIDvoYvgKyu63xEiVcZc2zBK7QbFlN&#10;BpupI3MSXPqu0lAmnFv7N/Y5D9oPMHF9X3BmSZPYIm9hU6IrotXrWPPu4PilTLvk0VOlfvZ/Nu11&#10;jPvrv3T/AwAA//8DAFBLAwQUAAYACAAAACEAPLjOItsAAAAGAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyOzU6DQBSF9yZ9h8k1cWPsUC0tQYaGmGjSuLG07qfMFbDMHcJMC769Vze6PD8558s2k+3EBQff&#10;OlKwmEcgkCpnWqoVHPbPdwkIHzQZ3TlCBV/oYZPPrjKdGjfSDi9lqAWPkE+1giaEPpXSVw1a7eeu&#10;R+Lsww1WB5ZDLc2gRx63nbyPopW0uiV+aHSPTw1Wp/JsFazqt3JcxPhSbD/Hw+1rESfv01apm+up&#10;eAQRcAp/ZfjBZ3TImenozmS86BQskyU32V+D4PhXHhU8xGuQeSb/4+ffAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAI9CbyPuAQAA7QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhADy4ziLbAAAABgEAAA8AAAAAAAAAAAAAAAAASAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAABQBQAAAAA=&#10;" strokecolor="#d9503d" strokeweight="3pt">
+              <v:stroke joinstyle="miter"/>
+              <v:shadow on="t" color="#d9503d" opacity="26214f" origin=".5,-.5" offset="-.74836mm,.74836mm"/>
+              <w10:wrap anchorx="margin"/>
+            </v:line>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="000052F2" w:rsidRPr="00B504D3">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Calibri" w:hAnsi="Times New Roman Bold" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="000052F2" w:rsidRPr="002D5ED6">
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Calibri" w:hAnsi="Times New Roman Bold" w:cs="B Compset" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>نام خانوادگی نویسنده اول و دوم (بیش از دو نویسنده نام خانوادگی نویسنده اول و همکاران)، عنوان مقاله</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">           </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B504D3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B504D3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B504D3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="000052F2">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B504D3">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Compset"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="0BFFC24D" w14:textId="6E487C46" w:rsidR="00FB1F11" w:rsidRPr="00C806BB" w:rsidRDefault="00FB1F11" w:rsidP="001D241E">
+    <w:pPr>
+      <w:ind w:firstLine="164"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B6481F">
+      <w:rPr>
+        <w:rFonts w:hint="cs"/>
+        <w:noProof/>
+        <w:szCs w:val="24"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F0C476" wp14:editId="0E2DCE09">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>232410</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>2805</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="544152" cy="725132"/>
+          <wp:effectExtent l="0" t="0" r="8890" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1402941576" name="Picture 1"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 7"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="544152" cy="725132"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+        <w:noProof/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="202214F7" wp14:editId="568B0FE3">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="leftMargin">
+                <wp:align>right</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>11430</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="359410" cy="7248525"/>
+              <wp:effectExtent l="0" t="0" r="2540" b="9525"/>
+              <wp:wrapSquare wrapText="bothSides"/>
+              <wp:docPr id="794666656" name="Text Box 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks noChangeArrowheads="1"/>
+                    </wps:cNvSpPr>
+                    <wps:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="359410" cy="7248525"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:gradFill rotWithShape="1">
+                        <a:gsLst>
+                          <a:gs pos="0">
+                            <a:srgbClr val="F08C84"/>
+                          </a:gs>
+                          <a:gs pos="100000">
+                            <a:srgbClr val="FBE3E1"/>
+                          </a:gs>
+                          <a:gs pos="60000">
+                            <a:srgbClr val="F8CBC8"/>
+                          </a:gs>
+                        </a:gsLst>
+                        <a:path path="circle">
+                          <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+                        </a:path>
+                      </a:gradFill>
+                      <a:ln w="9525">
+                        <a:noFill/>
+                        <a:miter lim="800000"/>
+                        <a:headEnd/>
+                        <a:tailEnd/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="74EAB469" w14:textId="08137224" w:rsidR="00FB1F11" w:rsidRPr="00AF5C62" w:rsidRDefault="00FB1F11" w:rsidP="00953A95">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="3371"/>
+                            </w:tabs>
+                            <w:spacing w:line="192" w:lineRule="auto"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00953A95">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t>تاریخ</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E44545">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00953A95">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t>دریافت:</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E44545">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00953A95">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t>02/10/1402</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E44545">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">                                          </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00953A95">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t>تاریخ</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E44545">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00953A95">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t>پذیرش:</w:t>
+                          </w:r>
+                          <w:r w:rsidR="00E44545">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00953A95">
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:rtl/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                            <w:t>30/11/1402</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="6B181DDF" w14:textId="77777777" w:rsidR="00FB1F11" w:rsidRPr="00AF5C62" w:rsidRDefault="00FB1F11" w:rsidP="009A16F6">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="3371"/>
+                            </w:tabs>
+                            <w:spacing w:line="192" w:lineRule="auto"/>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:rFonts w:eastAsia="Calibri" w:cs="B Compset"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                              <w:lang w:bidi="fa-IR"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                        <w:p w14:paraId="173EEC6D" w14:textId="77777777" w:rsidR="00FB1F11" w:rsidRPr="00AF5C62" w:rsidRDefault="00FB1F11" w:rsidP="009A16F6">
+                          <w:pPr>
+                            <w:tabs>
+                              <w:tab w:val="left" w:pos="3371"/>
+                            </w:tabs>
+                            <w:spacing w:line="192" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:rFonts w:cs="B Compset"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0"/>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="202214F7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-22.9pt;margin-top:.9pt;width:28.3pt;height:570.75pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDtPE9lgQIAAP4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+24TuIYdYo1bYcB&#10;3QNrh50ZWbaFyZImqXHy70fJTpa9LsN8EEiT/MSPD11d73tJdtw6oVVFZxcpJVwxXQvVVvTz0/2r&#10;ghLnQdUgteIVPXBHr9cvX1wNpuSZ7rSsuSUIolw5mIp23psySRzreA/uQhuu0Nho24NH1bZJbWFA&#10;9F4mWZoukkHb2ljNuHP493Y00nXEbxrO/IemcdwTWVHMzcfTxnMbzmR9BWVrwXSCTWnAP2TRg1B4&#10;6QnqFjyQZyt+g+oFs9rpxl8w3Se6aQTjkQOymaW/sHnswPDIBYvjzKlM7v/Bsve7j5aIuqLLVb7A&#10;b76gREGPrXrie09u9J5koUqDcSU6Pxp093v8jd2OjJ150OyrI0pvOlAtf22tHjoONWY5C5HJWeiI&#10;4wLIdnina7wGnr2OQPvG9qGEWBSC6Nitw6lDIRWGPy/nq3yGFoamZZYX82wer4DyGG2s82+47kkQ&#10;KmpxAiI67B6cD9lAeXSZ+lXfCymJ1f6L8F0s+ZFa6zAmejliNPJJR8a23W6kJTvAobpPi02RT0m0&#10;7tx7lobvDyE3d5d3Y2lwYH4KWfwlotjcbIqzS5DFKTkDviPhqCgTlskwMVA2SOpJf0L6YfTnETeM&#10;/yThCkwSrsEoTcVBoFglXIpYmQAmFRkqugrVDqrSoWToD2UvPO6vFH1Fi3DHtFGh/3eqji4ehBxl&#10;zFqqaSDCDIzT4PfbPTqGKdnq+oCjgb2I/cd3BYVwZkts+oBrWlH37Rksp0S+VdiR1SzPw15HJZ8v&#10;M1TsuWV7bgHFOo3UPSWjuPGoxZzjlOKSHbmHByFs8bkeU//xbK2/AwAA//8DAFBLAwQUAAYACAAA&#10;ACEA1ibIrdsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgTChFK41SA&#10;hAg9lcKlt21skqj2OrKdNvw9ywmOs7OaeVOtZ2fFyYQ4eFKQLzIQhlqvB+oUfH683DyAiAlJo/Vk&#10;FHybCOv68qLCUvszvZvTLnWCQyiWqKBPaSyljG1vHMaFHw2x9+WDw8QydFIHPHO4s/I2ywrpcCBu&#10;6HE0z71pj7vJKbD7Kbeh2bSvCZ/e5k3RbJujV+r6an5cgUhmTn/P8IvP6FAz08FPpKOwCnhI4ivj&#10;s3lfFCAOLPO75RJkXcn/+PUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO08T2WBAgAA&#10;/gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANYmyK3b&#10;AAAABgEAAA8AAAAAAAAAAAAAAAAA2wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="#f08c84" stroked="f">
+              <v:fill color2="#fbe3e1" rotate="t" focusposition=".5,.5" focussize="" colors="0 #f08c84;39322f #f8cbc8;1 #fbe3e1" focus="100%" type="gradientRadial"/>
+              <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
+                <w:txbxContent>
+                  <w:p w14:paraId="74EAB469" w14:textId="08137224" w:rsidR="00FB1F11" w:rsidRPr="00AF5C62" w:rsidRDefault="00FB1F11" w:rsidP="00953A95">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="3371"/>
+                      </w:tabs>
+                      <w:spacing w:line="192" w:lineRule="auto"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00953A95">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t>تاریخ</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E44545">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00953A95">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t>دریافت:</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E44545">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00953A95">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t>02/10/1402</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E44545">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">                                          </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00953A95">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t>تاریخ</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E44545">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00953A95">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t>پذیرش:</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00E44545">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00953A95">
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset" w:hint="cs"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:rtl/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                      <w:t>30/11/1402</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="6B181DDF" w14:textId="77777777" w:rsidR="00FB1F11" w:rsidRPr="00AF5C62" w:rsidRDefault="00FB1F11" w:rsidP="009A16F6">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="3371"/>
+                      </w:tabs>
+                      <w:spacing w:line="192" w:lineRule="auto"/>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:rFonts w:eastAsia="Calibri" w:cs="B Compset"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                        <w:lang w:bidi="fa-IR"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                  <w:p w14:paraId="173EEC6D" w14:textId="77777777" w:rsidR="00FB1F11" w:rsidRPr="00AF5C62" w:rsidRDefault="00FB1F11" w:rsidP="009A16F6">
+                    <w:pPr>
+                      <w:tabs>
+                        <w:tab w:val="left" w:pos="3371"/>
+                      </w:tabs>
+                      <w:spacing w:line="192" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:rFonts w:cs="B Compset"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap type="square" anchorx="margin"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>نشریه</w:t>
+    </w:r>
+    <w:r w:rsidR="00E44545">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>مطالعات</w:t>
+    </w:r>
+    <w:r w:rsidR="00E44545">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>برق</w:t>
+    </w:r>
+    <w:r w:rsidR="00E44545">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>آپادانا</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6DCDCD7A" w14:textId="550D0CEF" w:rsidR="00FB1F11" w:rsidRPr="00C806BB" w:rsidRDefault="00FB1F11" w:rsidP="004E34E5">
+    <w:pPr>
+      <w:ind w:left="164"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>دوره</w:t>
+    </w:r>
+    <w:r w:rsidR="00E44545">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>1،</w:t>
+    </w:r>
+    <w:r w:rsidR="00E44545">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>شماره</w:t>
+    </w:r>
+    <w:r w:rsidR="00E44545">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>1،</w:t>
+    </w:r>
+    <w:r w:rsidR="00E44545">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="004E34E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>تابستان</w:t>
+    </w:r>
+    <w:r w:rsidR="00E44545">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>140</w:t>
+    </w:r>
+    <w:r w:rsidR="004E34E5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>5</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>،</w:t>
+    </w:r>
+    <w:r w:rsidR="00E44545">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>6-</w:t>
+    </w:r>
+    <w:r w:rsidR="00FD6DB5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="B Lotus" w:hint="cs"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>15</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="0B50A26E" w14:textId="6320C4DD" w:rsidR="00FB1F11" w:rsidRPr="00C806BB" w:rsidRDefault="00FB1F11" w:rsidP="00C97F1B">
+    <w:pPr>
+      <w:spacing w:line="0" w:lineRule="atLeast"/>
+      <w:ind w:left="612"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>aj</w:t>
+    </w:r>
+    <w:r w:rsidR="001D241E">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>es</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C806BB">
+      <w:rPr>
+        <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="A53723"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>.apadana.ac.ir</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2F741906" w14:textId="77777777" w:rsidR="00FB1F11" w:rsidRPr="00AF5C62" w:rsidRDefault="00FB1F11" w:rsidP="007E3EA2">
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15C67E92"/>
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81F40F3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber5"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F16C5C4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C78230A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4022FCC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A112DAB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet5"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05EA2D18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7326E24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EBE5CE6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B34031E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEB065A2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFFFB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="400C808E"/>
+    <w:tmpl w:val="0409001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
-      <w:suff w:val="space"/>
-      <w:lvlText w:val="%1-"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="397" w:hanging="397"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...29 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Heading2"/>
-      <w:isLgl/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1-%2-"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="511" w:hanging="511"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...29 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Heading3"/>
-      <w:suff w:val="space"/>
-      <w:lvlText w:val="%1-%2-%3"/>
+      <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="624" w:hanging="340"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2-%3-%4"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="2521" w:hanging="708"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04822C34"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001F"/>
+    <w:styleLink w:val="111111"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="792"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1224"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1728"/>
+        </w:tabs>
+        <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2-%3-%4-%5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="2232"/>
         </w:tabs>
-        <w:ind w:left="3229" w:hanging="708"/>
+        <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2-%3-%4-%5-%6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="2736"/>
         </w:tabs>
-        <w:ind w:left="3937" w:hanging="708"/>
+        <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2-%3-%4-%5-%6-%7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="4645" w:hanging="708"/>
+        <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2-%3-%4-%5-%6-%7-%8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
-        <w:ind w:left="5353" w:hanging="708"/>
+        <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1-%2-%3-%4-%5-%6-%7-%8-%9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="0"/>
+          <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="6061" w:hanging="708"/>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="245A5AE1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="04090023"/>
+    <w:styleLink w:val="ArticleSection"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="Article %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:isLgl/>
+      <w:lvlText w:val="Section %1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="864"/>
+        </w:tabs>
+        <w:ind w:left="864" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1008"/>
+        </w:tabs>
+        <w:ind w:left="1008" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1152"/>
+        </w:tabs>
+        <w:ind w:left="1152" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%7)"/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1296"/>
+        </w:tabs>
+        <w:ind w:left="1296" w:hanging="288"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1584"/>
+        </w:tabs>
+        <w:ind w:left="1584" w:hanging="144"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CBB2B1F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0DF86848"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42600CBF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5FE2F54"/>
+    <w:lvl w:ilvl="0" w:tplc="3A4AB0E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="References"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="357" w:hanging="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72130396"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="869812EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1789742143">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B5D7B08"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0409001D"/>
+    <w:styleLink w:val="1ai"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1709603573">
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BF56AA"/>
-[...40 lines deleted...]
-    <w:rsid w:val="00F932E2"/>
+    <w:rsidRoot w:val="00065718"/>
+    <w:rsid w:val="000052F2"/>
+    <w:rsid w:val="00011095"/>
+    <w:rsid w:val="00057988"/>
+    <w:rsid w:val="00060FE7"/>
+    <w:rsid w:val="00060FF4"/>
+    <w:rsid w:val="00065718"/>
+    <w:rsid w:val="000A4871"/>
+    <w:rsid w:val="000C404E"/>
+    <w:rsid w:val="000C67CA"/>
+    <w:rsid w:val="00117522"/>
+    <w:rsid w:val="0013271C"/>
+    <w:rsid w:val="0013284B"/>
+    <w:rsid w:val="0015331E"/>
+    <w:rsid w:val="00161C0B"/>
+    <w:rsid w:val="00171EFD"/>
+    <w:rsid w:val="00183615"/>
+    <w:rsid w:val="001B0B1E"/>
+    <w:rsid w:val="001D241E"/>
+    <w:rsid w:val="00225B9E"/>
+    <w:rsid w:val="00262250"/>
+    <w:rsid w:val="00270A8D"/>
+    <w:rsid w:val="0027122D"/>
+    <w:rsid w:val="00284CCD"/>
+    <w:rsid w:val="002D3210"/>
+    <w:rsid w:val="002D4BB2"/>
+    <w:rsid w:val="002D5ED6"/>
+    <w:rsid w:val="002D6875"/>
+    <w:rsid w:val="002D740B"/>
+    <w:rsid w:val="002E0191"/>
+    <w:rsid w:val="002E4E67"/>
+    <w:rsid w:val="002F041C"/>
+    <w:rsid w:val="003207DE"/>
+    <w:rsid w:val="003327EA"/>
+    <w:rsid w:val="003505C9"/>
+    <w:rsid w:val="003566AA"/>
+    <w:rsid w:val="003567B3"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rsid w:val="003B54A9"/>
+    <w:rsid w:val="0040000C"/>
+    <w:rsid w:val="00402A6A"/>
+    <w:rsid w:val="00405248"/>
+    <w:rsid w:val="00412B83"/>
+    <w:rsid w:val="00423206"/>
+    <w:rsid w:val="00427772"/>
+    <w:rsid w:val="00431086"/>
+    <w:rsid w:val="0044228A"/>
+    <w:rsid w:val="00483CB4"/>
+    <w:rsid w:val="004855A8"/>
+    <w:rsid w:val="00491EC1"/>
+    <w:rsid w:val="004A18C9"/>
+    <w:rsid w:val="004B10B8"/>
+    <w:rsid w:val="004C56D9"/>
+    <w:rsid w:val="004D77FB"/>
+    <w:rsid w:val="004E34E5"/>
+    <w:rsid w:val="00511C91"/>
+    <w:rsid w:val="0055317A"/>
+    <w:rsid w:val="005645D3"/>
+    <w:rsid w:val="00585B07"/>
+    <w:rsid w:val="005C6EEE"/>
+    <w:rsid w:val="005D5570"/>
+    <w:rsid w:val="005E178C"/>
+    <w:rsid w:val="005E472D"/>
+    <w:rsid w:val="005E5570"/>
+    <w:rsid w:val="00604B1F"/>
+    <w:rsid w:val="00626EA9"/>
+    <w:rsid w:val="00631AF1"/>
+    <w:rsid w:val="00644A67"/>
+    <w:rsid w:val="00645387"/>
+    <w:rsid w:val="00645FE2"/>
+    <w:rsid w:val="00650B78"/>
+    <w:rsid w:val="00654123"/>
+    <w:rsid w:val="00675B77"/>
+    <w:rsid w:val="00692688"/>
+    <w:rsid w:val="006A0AF7"/>
+    <w:rsid w:val="006B78E6"/>
+    <w:rsid w:val="006F6C73"/>
+    <w:rsid w:val="00712015"/>
+    <w:rsid w:val="007157B3"/>
+    <w:rsid w:val="0075351A"/>
+    <w:rsid w:val="0077146D"/>
+    <w:rsid w:val="007E2C09"/>
+    <w:rsid w:val="007E3EA2"/>
+    <w:rsid w:val="007F3690"/>
+    <w:rsid w:val="00803141"/>
+    <w:rsid w:val="00827B11"/>
+    <w:rsid w:val="00832CD5"/>
+    <w:rsid w:val="00860BA9"/>
+    <w:rsid w:val="00876709"/>
+    <w:rsid w:val="008920C4"/>
+    <w:rsid w:val="008A252F"/>
+    <w:rsid w:val="00916F3B"/>
+    <w:rsid w:val="00953A95"/>
+    <w:rsid w:val="0095586C"/>
+    <w:rsid w:val="00956FCA"/>
+    <w:rsid w:val="00975746"/>
+    <w:rsid w:val="00982F65"/>
+    <w:rsid w:val="00997036"/>
+    <w:rsid w:val="009A16F6"/>
+    <w:rsid w:val="009B11DC"/>
+    <w:rsid w:val="00A0106A"/>
+    <w:rsid w:val="00A57362"/>
+    <w:rsid w:val="00A62F87"/>
+    <w:rsid w:val="00A85233"/>
+    <w:rsid w:val="00AA3F45"/>
+    <w:rsid w:val="00AC06F4"/>
+    <w:rsid w:val="00AF5C62"/>
+    <w:rsid w:val="00AF60CE"/>
+    <w:rsid w:val="00B06D45"/>
+    <w:rsid w:val="00B43A70"/>
+    <w:rsid w:val="00B504D3"/>
+    <w:rsid w:val="00B52E96"/>
+    <w:rsid w:val="00B571C3"/>
+    <w:rsid w:val="00B600E7"/>
+    <w:rsid w:val="00B6481F"/>
+    <w:rsid w:val="00B83DD7"/>
+    <w:rsid w:val="00B8606A"/>
+    <w:rsid w:val="00BA305A"/>
+    <w:rsid w:val="00BA6DD8"/>
+    <w:rsid w:val="00BD04EE"/>
+    <w:rsid w:val="00BE5BE3"/>
+    <w:rsid w:val="00BF4464"/>
+    <w:rsid w:val="00C06FFB"/>
+    <w:rsid w:val="00C20A4F"/>
+    <w:rsid w:val="00C2256B"/>
+    <w:rsid w:val="00C806BB"/>
+    <w:rsid w:val="00C97F1B"/>
+    <w:rsid w:val="00CC1DF4"/>
+    <w:rsid w:val="00CD0838"/>
+    <w:rsid w:val="00CD0B8B"/>
+    <w:rsid w:val="00D263BD"/>
+    <w:rsid w:val="00D64A45"/>
+    <w:rsid w:val="00D93C36"/>
+    <w:rsid w:val="00DA08C3"/>
+    <w:rsid w:val="00DA7FFE"/>
+    <w:rsid w:val="00DB467A"/>
+    <w:rsid w:val="00DC5847"/>
+    <w:rsid w:val="00DD3986"/>
+    <w:rsid w:val="00DE1103"/>
+    <w:rsid w:val="00DE7FA6"/>
+    <w:rsid w:val="00E44545"/>
+    <w:rsid w:val="00E55AFC"/>
+    <w:rsid w:val="00E77CD7"/>
+    <w:rsid w:val="00EB14DD"/>
+    <w:rsid w:val="00EB5FA6"/>
+    <w:rsid w:val="00EB73A2"/>
+    <w:rsid w:val="00EC7182"/>
+    <w:rsid w:val="00F3091E"/>
+    <w:rsid w:val="00F3210E"/>
+    <w:rsid w:val="00F5207C"/>
+    <w:rsid w:val="00F61631"/>
+    <w:rsid w:val="00F71806"/>
+    <w:rsid w:val="00F73BBB"/>
+    <w:rsid w:val="00FB1F11"/>
+    <w:rsid w:val="00FC5F88"/>
+    <w:rsid w:val="00FD6DB5"/>
+    <w:rsid w:val="00FF358A"/>
+    <w:rsid w:val="00FF4279"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="50E888C7"/>
+  <w14:docId w14:val="09785002"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A06F3497-90DC-44CD-8614-2B82F281C1FA}"/>
+  <w15:docId w15:val="{0BB16708-6A06-4621-A621-2CA8B1A83024}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...18 lines deleted...]
-    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -6339,444 +12389,6806 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00920663"/>
+    <w:rsid w:val="00B43A70"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:bidi/>
+      <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00920663"/>
+    <w:rsid w:val="00392EAB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
+      <w:keepLines/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:bidi/>
-      <w:spacing w:before="180" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traffic"/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00920663"/>
+    <w:rsid w:val="00392EAB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:bidi/>
-      <w:spacing w:before="120" w:after="60" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traffic"/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00920663"/>
+    <w:rsid w:val="00392EAB"/>
     <w:pPr>
       <w:keepNext/>
-      <w:widowControl w:val="0"/>
+      <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:bidi/>
-      <w:spacing w:before="180" w:after="60" w:line="228" w:lineRule="auto"/>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arya 1 BOLD"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00392EAB"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:ind w:left="1008" w:hanging="432"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:ind w:left="1152" w:hanging="432"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:ind w:left="1296" w:hanging="288"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:ind w:left="1440" w:hanging="432"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="40"/>
+      <w:ind w:left="1584" w:hanging="144"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
+    <w:name w:val="متن"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003E71B2"/>
+    <w:link w:val="Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00065718"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...7 lines deleted...]
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a0">
+    <w:name w:val="عنوان فارسی"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
-[...2 lines deleted...]
-    <w:rsid w:val="003E71B2"/>
+    <w:qFormat/>
+    <w:rsid w:val="007157B3"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="240" w:after="240"/>
+      <w:jc w:val="center"/>
     </w:pPr>
-  </w:style>
-[...13 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traffic"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a1">
+    <w:name w:val="مشخصات نویسنده"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Char0"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A0106A"/>
+    <w:pPr>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="B Compset"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a2">
+    <w:name w:val="نویسنده"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Char1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A62F87"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="B Compset"/>
+      <w:b/>
+      <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...6 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traffic"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
+    <w:name w:val="تیتر"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Char2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00225B9E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="B Lotus"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="چکیده"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Char3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00803141"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
+    <w:name w:val="عنوان جدول"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00284CCD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="B Lotus"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
-    </w:rPr>
-[...2 lines deleted...]
-    <w:name w:val="Heading 3 Char"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B43A70"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
-[...9 lines deleted...]
-    <w:name w:val="95   مراجع"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B43A70"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="متن جدول"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00920663"/>
+    <w:link w:val="Char4"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CC1DF4"/>
     <w:pPr>
-      <w:bidi/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:ind w:left="-57" w:right="-57"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="B Nazanin"/>
-[...1 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:rFonts w:cs="B Lotus"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:bidi="fa-IR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9">
-    <w:name w:val="9   متن"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="منابع"/>
     <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00920663"/>
+    <w:link w:val="Char5"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DE7FA6"/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
-      <w:sz w:val="20"/>
+      <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
-  </w:style>
-[...24 lines deleted...]
-    <w:rsid w:val="00920663"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="004B5F7E"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00982F65"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="HeaderLine">
+    <w:name w:val="Header Line"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003207DE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:jc w:val="center"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:vAlign w:val="center"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:trPr>
+        <w:tblHeader/>
+      </w:trPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE3E1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="پاراگراف اول"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA08C3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="عنوان لاتین"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC5847"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="360" w:after="360" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A4871"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000A4871"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000A4871"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="000A4871"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A0106A"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="عنوان شکل"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00997036"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold" w:cs="B Lotus"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="شکلها"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00997036"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="120" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00654123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="heading2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:cs="B Lotus"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="heading2"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="004B5F7E"/>
+    <w:rsid w:val="00392EAB"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="-2"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="B Lotus"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="متن Char"/>
+    <w:link w:val="a"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ac">
+    <w:name w:val="عنوان شکل و جدول"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Char6"/>
+    <w:qFormat/>
+    <w:rsid w:val="00392EAB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="8348"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="B Lotus"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char6">
+    <w:name w:val="عنوان شکل و جدول Char"/>
+    <w:link w:val="ac"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="عنوان ج"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Char7"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="8348"/>
+      </w:tabs>
+      <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Calibri" w:hAnsi="Times New Roman Bold" w:cs="B Lotus"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char4">
+    <w:name w:val="متن جدول Char"/>
+    <w:link w:val="a6"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char7">
+    <w:name w:val="عنوان ج Char"/>
+    <w:link w:val="ad"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Calibri" w:hAnsi="Times New Roman Bold" w:cs="B Lotus"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
+    <w:name w:val="تیتر Char"/>
+    <w:link w:val="a3"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Lotus"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char5">
+    <w:name w:val="منابع Char"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ae">
+    <w:name w:val="منابع ل"/>
+    <w:basedOn w:val="a7"/>
+    <w:link w:val="Char8"/>
+    <w:qFormat/>
+    <w:rsid w:val="00392EAB"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char8">
+    <w:name w:val="منابع ل Char"/>
+    <w:link w:val="ae"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00392EAB"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="پارا 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00392EAB"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1Char">
+    <w:name w:val="پارا 1 Char"/>
+    <w:basedOn w:val="Char"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char3">
+    <w:name w:val="چکیده Char"/>
+    <w:basedOn w:val="ListParagraphChar"/>
+    <w:link w:val="a4"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Zar"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="28"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af">
+    <w:name w:val="عنوان"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:link w:val="Char9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00392EAB"/>
+    <w:pPr>
+      <w:spacing w:after="240" w:line="216" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="B Zar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="30"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
+    <w:name w:val="نویسنده Char"/>
+    <w:basedOn w:val="Heading2Char"/>
+    <w:link w:val="a2"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="B Compset"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char9">
+    <w:name w:val="عنوان Char"/>
+    <w:basedOn w:val="Heading1Char"/>
+    <w:link w:val="af"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times" w:cs="B Zar"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="30"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
+    <w:name w:val="مشخصات نویسنده Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="a1"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Compset"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00392EAB"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00392EAB"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="fontstyle01">
+    <w:name w:val="fontstyle01"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00392EAB"/>
+    <w:rPr>
+      <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="NoList1">
+    <w:name w:val="No List1"/>
+    <w:next w:val="NoList"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00392EAB"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00392EAB"/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="26"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:framePr w:w="9185" w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="1200" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Authors">
+    <w:name w:val="Authors"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraph">
+    <w:name w:val="Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:firstLine="340"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="References">
+    <w:name w:val="References"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
+    <w:name w:val="Abstract"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:bCs/>
+      <w:i/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
+    <w:name w:val="Equation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="4309"/>
+        <w:tab w:val="right" w:pos="4649"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:before="60" w:after="100" w:afterAutospacing="1" w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigurePosition">
+    <w:name w:val="Figure Position"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:spacing w:after="90" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="360" w:after="120" w:line="288" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Courier New" w:cs="B Nazanin"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="28"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableTitle">
+    <w:name w:val="Table Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:smallCaps/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliations">
+    <w:name w:val="Affiliations"/>
+    <w:basedOn w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="text" w:xAlign="center" w:y="1"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="111111">
+    <w:name w:val="Outline List 2"/>
+    <w:basedOn w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="1ai">
+    <w:name w:val="Outline List 1"/>
+    <w:basedOn w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="ArticleSection">
+    <w:name w:val="Outline List 3"/>
+    <w:basedOn w:val="NoList"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="1440" w:right="1440"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:link w:val="BodyTextFirstIndentChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:ind w:firstLine="210"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
+    <w:name w:val="Body Text First Indent Char"/>
+    <w:basedOn w:val="BodyTextChar"/>
+    <w:link w:val="BodyTextFirstIndent"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
+    <w:name w:val="Body Text Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
+    <w:name w:val="Body Text First Indent 2"/>
+    <w:basedOn w:val="BodyTextIndent"/>
+    <w:link w:val="BodyTextFirstIndent2Char"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:ind w:firstLine="210"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
+    <w:name w:val="Body Text First Indent 2 Char"/>
+    <w:basedOn w:val="BodyTextIndentChar"/>
+    <w:link w:val="BodyTextFirstIndent2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Closing">
+    <w:name w:val="Closing"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ClosingChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="4252"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
+    <w:name w:val="Closing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Closing"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Date">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="DateChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
+    <w:name w:val="Date Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Date"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="2880"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLAcronym">
+    <w:name w:val="HTML Acronym"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLAddress">
+    <w:name w:val="HTML Address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLAddressChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:i/>
+      <w:iCs/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
+    <w:name w:val="HTML Address Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLAddress"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:i/>
+      <w:iCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCite">
+    <w:name w:val="HTML Cite"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCode">
+    <w:name w:val="HTML Code"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLDefinition">
+    <w:name w:val="HTML Definition"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLKeyboard">
+    <w:name w:val="HTML Keyboard"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLSample">
+    <w:name w:val="HTML Sample"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLTypewriter">
+    <w:name w:val="HTML Typewriter"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLVariable">
+    <w:name w:val="HTML Variable"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="LineNumber">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="283" w:hanging="283"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="566" w:hanging="283"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="849" w:hanging="283"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List4">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="1132" w:hanging="283"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List5">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="1415" w:hanging="283"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="283"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="566"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="849"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue4">
+    <w:name w:val="List Continue 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="1132"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue5">
+    <w:name w:val="List Continue 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="1415"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MessageHeader">
+    <w:name w:val="Message Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="MessageHeaderChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="1134" w:hanging="1134"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
+    <w:name w:val="Message Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MessageHeader"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalIndent">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin"/>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoteHeading">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="NoteHeadingChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
+    <w:name w:val="Note Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoteHeading"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Salutation">
+    <w:name w:val="Salutation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SalutationChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
+    <w:name w:val="Salutation Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Salutation"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Signature">
+    <w:name w:val="Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SignatureChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="4252"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
+    <w:name w:val="Signature Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Signature"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3Deffects1">
+    <w:name w:val="Table 3D effects 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3Deffects2">
+    <w:name w:val="Table 3D effects 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3Deffects3">
+    <w:name w:val="Table 3D effects 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableClassic1">
+    <w:name w:val="Table Classic 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableClassic2">
+    <w:name w:val="Table Classic 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableClassic3">
+    <w:name w:val="Table Classic 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:color w:val="000080"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableClassic4">
+    <w:name w:val="Table Classic 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColorful1">
+    <w:name w:val="Table Colorful 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:color w:val="FFFFFF"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00FFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColorful2">
+    <w:name w:val="Table Colorful 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct20" w:color="FFFF00" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColorful3">
+    <w:name w:val="Table Colorful 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct25" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColumns1">
+    <w:name w:val="Table Columns 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColumns2">
+    <w:name w:val="Table Columns 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct30" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColumns3">
+    <w:name w:val="Table Columns 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColumns4">
+    <w:name w:val="Table Columns 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColumns5">
+    <w:name w:val="Table Columns 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableContemporary">
+    <w:name w:val="Table Contemporary"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct5" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableElegant">
+    <w:name w:val="Table Elegant"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid10">
+    <w:name w:val="Table Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid4">
+    <w:name w:val="Table Grid 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid5">
+    <w:name w:val="Table Grid 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid6">
+    <w:name w:val="Table Grid 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid7">
+    <w:name w:val="Table Grid 7"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid8">
+    <w:name w:val="Table Grid 8"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList1">
+    <w:name w:val="Table List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="800000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList2">
+    <w:name w:val="Table List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="2"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct75" w:color="008080" w:fill="008000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList3">
+    <w:name w:val="Table List 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList4">
+    <w:name w:val="Table List 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="808080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList5">
+    <w:name w:val="Table List 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList6">
+    <w:name w:val="Table List 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList7">
+    <w:name w:val="Table List 7"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList8">
+    <w:name w:val="Table List 8"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="FF0000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableProfessional">
+    <w:name w:val="Table Professional"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableSimple1">
+    <w:name w:val="Table Simple 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableSimple2">
+    <w:name w:val="Table Simple 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableSimple3">
+    <w:name w:val="Table Simple 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableSubtle1">
+    <w:name w:val="Table Subtle 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableSubtle2">
+    <w:name w:val="Table Subtle 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="008000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableTheme">
+    <w:name w:val="Table Theme"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableWeb1">
+    <w:name w:val="Table Web 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableWeb2">
+    <w:name w:val="Table Web 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableWeb3">
+    <w:name w:val="Table Web 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:bidi/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="60" w:line="288" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:textAlignment w:val="baseline"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:lang w:bidi="fa-IR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CaptionC">
+    <w:name w:val="Caption(C)"/>
+    <w:basedOn w:val="Caption"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CaptionFramed">
+    <w:name w:val="Caption(Framed)"/>
+    <w:basedOn w:val="CaptionC"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferencesFarsi">
+    <w:name w:val="ReferencesFarsi"/>
+    <w:basedOn w:val="References"/>
+    <w:rsid w:val="0036009B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FramedFigure">
+    <w:name w:val="Framed Figure"/>
+    <w:basedOn w:val="FigurePosition"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:framePr w:w="7052" w:wrap="around" w:hAnchor="page" w:x="2422" w:yAlign="top"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferencesFarsi0">
+    <w:name w:val="References(Farsi)"/>
+    <w:basedOn w:val="ReferencesFarsi"/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:bidi/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AbstractEnglish">
+    <w:name w:val="Abstract(English)"/>
+    <w:basedOn w:val="Abstract"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TitleEnglish">
+    <w:name w:val="Title(English)"/>
+    <w:basedOn w:val="Title"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:framePr w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorsEnglish">
+    <w:name w:val="Authors( English)"/>
+    <w:basedOn w:val="Authors"/>
+    <w:next w:val="AbstractEnglish"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:framePr w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AffiliationsEnglish">
+    <w:name w:val="Affiliations(English)"/>
+    <w:basedOn w:val="Affiliations"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:framePr w:wrap="auto" w:vAnchor="margin" w:xAlign="left" w:yAlign="inline"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorsEnglisht">
+    <w:name w:val="Authors( English)t"/>
+    <w:basedOn w:val="AuthorsEnglish"/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af0">
+    <w:name w:val="شکل"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="3240"/>
+      </w:tabs>
+      <w:spacing w:after="200" w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="3240" w:hanging="360"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af1">
+    <w:name w:val="جدول"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="2880"/>
+      </w:tabs>
+      <w:spacing w:before="200" w:line="312" w:lineRule="auto"/>
+      <w:ind w:left="2880" w:hanging="360"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af2">
+    <w:name w:val="معادله"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="2520"/>
+      </w:tabs>
+      <w:spacing w:line="288" w:lineRule="auto"/>
+      <w:ind w:left="2520" w:hanging="360"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria Math" w:eastAsia="Calibri" w:hAnsi="Cambria Math" w:cs="B Nazanin"/>
       <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:bidi="fa-IR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0036009B"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleParagraphJustified">
+    <w:name w:val="Style Paragraph + Justified"/>
+    <w:basedOn w:val="Paragraph"/>
+    <w:rsid w:val="0036009B"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
@@ -6919,82 +19331,82 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54916021-C2FB-4D74-A378-A619DB194CD4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88E77E7D-2748-4B5E-BB23-6E3E5224EF7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>924</Words>
-  <Characters>5272</Characters>
+  <Words>797</Words>
+  <Characters>4545</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6184</CharactersWithSpaces>
+  <CharactersWithSpaces>5332</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Apadana</dc:creator>
+  <dc:creator>ghalebpro</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>